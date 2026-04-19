--- v0 (2025-12-18)
+++ v1 (2026-04-19)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projetodelei0012022.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projetodelei0012022.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo III e IV da Lei Municipal n° 660/2016 em face do reajuste anual concedido aos servidores da Câmara Municipal"</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rafael Malta Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projetodelei02-2022.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projetodelei02-2022.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei Municipal n°: 673/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/38/ieja.docx</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/38/ieja.docx</t>
   </si>
   <si>
     <t>Institui o “Incentivo à Educação de Jovens e Adultos - IEJA”, no Município de Elesbão Veloso e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_atualizacao_pcsc_final1.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_atualizacao_pcsc_final1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do plano de Cargos, Salário e Carreira dos Professores do município de Elesbão Veloso- PI, e da outras providencias.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 497, DE 10 DE MAIO DE 2003 E 754, DE 14 DE MARÇO DE 2022, PARA ADEQUAÇÃO À EMENDA CONSTITUCIONAL Nº 120, DE 05/05/2022 QUE DISPÕE SOBRE A POLÍTICA REMUNERATÓRIA E NA VALORIZAÇÃO DOS PROFISSIONAIS QUE EXERCEM AS ATIVIDADES DE AGENTE COMUNITÁRIO DE DE SAÚDE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_-_escola_musica_assinado.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_-_escola_musica_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA “ESCOLA_x000D_
 MUSICAL – ACORDES DO SAMBITO”, NO_x000D_
 ÂMBITO DO MUNICÍPIO DE ELESBÃO VELOSO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_e_mensagem_loa_2023-1.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_e_mensagem_loa_2023-1.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de_x000D_
 Elesbão Veloso para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_produtividade_na_saude_assinado1.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_produtividade_na_saude_assinado1.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação por Produtividade aos servidores do _x000D_
 Quadro de Pessoal da Prefeitura Municipal de Elesbão _x000D_
 Veloso, lotados na Secretaria Municipal de Saúde e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/52/lei_brigada_voluntaria_de_incendio_elesbao_veloso_assinado.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/52/lei_brigada_voluntaria_de_incendio_elesbao_veloso_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Brigada Voluntária de Incêndio no_x000D_
 município de Elesbão Veloso, Estado do Piauí e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gonçalo Moura</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/28/resolucao012022.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/28/resolucao012022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DOS SUBSÍDIOS FIXADOS PELA LEI MUNICIPAL Nº 735, DE 13 DE OUTUBRO DE 2022 E DA OUTRAS PRIVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Par</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/49/parecer_das_comissoes_e_financas_1.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/49/parecer_das_comissoes_e_financas_1.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO DA COMISSÃO DE ORÇAMENTO E FINANÇAS_x000D_
 Ementa: Parecer sobre processo de julgamento das Contas, do Prefeito José_x000D_
 Ronaldo Gomes Barbosa,_x000D_
 Matéria: Contas de Governo do Exercício de 2018</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Altera a redação do art. 1.º do Projeto de Lei Complementar n.º 18/2021, acrescentando os §§ 1.º, 2.º, 3.º, 4.º, art. 2.º, art. 3.º, § 4.º, art. 5.º e 6.º e_x000D_
 revoga o art. 7.º.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/48/decreto_legislativo_1.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/48/decreto_legislativo_1.pdf</t>
   </si>
   <si>
     <t>Julgamento das contas do Poder do ano de 2018, de responsabilidade do Senhor José Ronaldo Gomes Barbosa, Prefeito de Municipal de Elesbão Veloso, Estado do Piauí, exercício 2018.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL ADICIONAL PARA INCLUSÃO DE ALIMENTO DE DESPESAS NA FONTE DE DE RECURSO 500, 504 E 704.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/34/oficiometas.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/34/oficiometas.pdf</t>
   </si>
   <si>
     <t>Ofício audiência apresentação relatório fiscal</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Projeto de lei: Institui o "incentivo à Educação de Jovens e Adultos - IEJA", no município de Elesbão Veloso e da outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/39/pmev-cmev.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/39/pmev-cmev.pdf</t>
   </si>
   <si>
     <t>Solicitação da vereadora Laíse Lima Verde sobre reposição de lâmpadas e obra no bairro Piçarra</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/40/cmev-pmev.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/40/cmev-pmev.pdf</t>
   </si>
   <si>
     <t>Ofício 05/2022 - Solicitação vereadores</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/45/justificativa_ao_projeto_de_lei_de_criacao_da_brigada_assinado.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/45/justificativa_ao_projeto_de_lei_de_criacao_da_brigada_assinado.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA AO PROJETO DE LEI DE CRIAÇÃO DA BRIGADA DE INCÊNDIO</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_no_0058_2022.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_no_0058_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Brigada Voluntária de Incêndio no município de Elesbão Veloso, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/50/oficio442022.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/50/oficio442022.pdf</t>
   </si>
   <si>
     <t>Ofício nº 044/2022 Elesbão Veloso-PI, 28 de Novembro de 2022._x000D_
 Exmo. Senhor,_x000D_
 Prefeito Municipal_x000D_
 Dr. Rafael Malta Barbosa,_x000D_
 Cumpri-nos encaminhar a Vossa Excelência. Solicitações dos Senhores_x000D_
 Vereadores (as) verbais :_x000D_
 01-Ver (Laise Lima Verde) Solicita esclarecimento sobre a_x000D_
 responsabilidade pela reparação de calçamentos, se a_x000D_
 empresa contratada está de fato executando esse_x000D_
 serviço de reparos, pois a mesma não possui o canteiro_x000D_
 de obras e nem registro de funcionários._x000D_
 02-Ver (Francisco Reis) Solicita reforma e reposição de_x000D_
 lâmpadas na passarela que fica por trás da Câmara_x000D_
 Municipal: Reforçou pedido de recuperação na Rua do_x000D_
 Patrocínio no bairro Santa Clara._x000D_
 03-Ver (Elizeth Gomes) Reivindica que seja resolvido_x000D_
 problemas nas estradas vicinais que estão intrafegáveis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -680,68 +680,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projetodelei0012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projetodelei02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/38/ieja.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_atualizacao_pcsc_final1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_-_escola_musica_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_e_mensagem_loa_2023-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_produtividade_na_saude_assinado1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/52/lei_brigada_voluntaria_de_incendio_elesbao_veloso_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/28/resolucao012022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/49/parecer_das_comissoes_e_financas_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/48/decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/34/oficiometas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/39/pmev-cmev.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/40/cmev-pmev.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/45/justificativa_ao_projeto_de_lei_de_criacao_da_brigada_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_no_0058_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/50/oficio442022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projetodelei0012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projetodelei02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/38/ieja.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_atualizacao_pcsc_final1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_-_escola_musica_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_e_mensagem_loa_2023-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_lei_produtividade_na_saude_assinado1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/52/lei_brigada_voluntaria_de_incendio_elesbao_veloso_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/28/resolucao012022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/49/parecer_das_comissoes_e_financas_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/48/decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/34/oficiometas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/39/pmev-cmev.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/40/cmev-pmev.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/45/justificativa_ao_projeto_de_lei_de_criacao_da_brigada_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_no_0058_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/50/oficio442022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>