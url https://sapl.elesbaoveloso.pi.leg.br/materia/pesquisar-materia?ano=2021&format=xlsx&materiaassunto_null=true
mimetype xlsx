--- v0 (2025-12-18)
+++ v1 (2026-04-19)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Rafael Malta Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/18/projeto-lei-001-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/18/projeto-lei-001-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Concessão de Subvenções sociais, auxílios e contribuições.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_-_001-sapl.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_-_001-sapl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores públicos no âmbito dos Poderes Executivo, Legislativo e Judiciário e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo França</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/10/av._benicio_alves_centro_n_359.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/10/av._benicio_alves_centro_n_359.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informação, Transparência e Publicidade na campanha de vacinação contra a COVID-19 no município de Elesbão Veloso - PI e cria o "Boletim da Imunização Municipal".</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto-004-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto-004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de utilidade pública municipal a FUNDEIC (FUNDAÇÃO DE DESENVOLVIMENTO INTELECTUAL E CULTURAL).</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/26/projetodelei005.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/26/projetodelei005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PRIFSSIONAIS DA EDUCAÇÃO - CACS - FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL NO 14.113, DE 25 DEZEMBRO DE 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/27/projeto006.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/27/projeto006.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL PARA INCLUSÃO DE ELEMNTO DE DESPESAS E AÇÃO/PROJETO 1135 - RECUPERAÇÃO DE CALÇAMENTO E 1136 - DESENVOLVIMENTO DE OUTRAS OB. DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/30/projetodelei013-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/30/projetodelei013-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, DENOMINAÇÃO E DELIMITAÇÃO DE BAIRROS NO MUNICÍPIO DE ELESBÃO VELOSO, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/29/projetodelei018-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/29/projetodelei018-2021.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE MONITORES ESCOLARES DE ENSINO INFANTIL, FUNDAMENTAL MENOR E TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicativo</t>
   </si>
   <si>
     <t>Fernando Moura</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/1/fernandomoura-indicativo.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/1/fernandomoura-indicativo.pdf</t>
   </si>
   <si>
     <t>Indicativo do vereador Fernando Moura</t>
   </si>
   <si>
     <t>Cícero do Cabana</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/2/cicerocabana-indicativo.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/2/cicerocabana-indicativo.pdf</t>
   </si>
   <si>
     <t>Indicativo do vereador Cícero do Cabana</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Graciosa Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/11/graciosacarvalho.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/11/graciosacarvalho.pdf</t>
   </si>
   <si>
     <t>Indicativo vereadora Graciosa Carvalho</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/12/graciosacarvalho.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/12/graciosacarvalho.pdf</t>
   </si>
   <si>
     <t>Indicativo da vereadora Graciosa Carvalho</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Gonçalo Moura</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/25/emenda-01-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/25/emenda-01-2021.pdf</t>
   </si>
   <si>
     <t>Emenda 01/2021 sobre o projeto de Lei 001/2021 - Autoriza Concessão de Subvenções sociais, auxílios e contribuições.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/32/emenda_substancial_substitutiva_ao_projeto_de_lei_complementar__-_018-2021.docx</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/32/emenda_substancial_substitutiva_ao_projeto_de_lei_complementar__-_018-2021.docx</t>
   </si>
   <si>
     <t>Altera a redação do art. 1.º do Projeto de Lei Complementar n.º 18/2021, acrescentando os §§ 1.º, 2.º, 3.º, 4.º, art. 2.º, art. 3.º, § 4.º, art. 5.º e 6.º e_x000D_
 revoga o art. 7.º.</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/4/oficio-agricultura.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/4/oficio-agricultura.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria de Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/5/cmev-agricultura.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/5/cmev-agricultura.pdf</t>
   </si>
   <si>
     <t>Ofício CMEV pra Secretaria de Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/6/cmev-interlegis.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/6/cmev-interlegis.pdf</t>
   </si>
   <si>
     <t>Ofício da CMEV para o Interlegis</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/7/sme-cmev.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/7/sme-cmev.pdf</t>
   </si>
   <si>
     <t>Ofício da SME para a CMEV</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/8/cmev-para-sme.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/8/cmev-para-sme.pdf</t>
   </si>
   <si>
     <t>Ofício da CMEV para SME</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/9/oficio-circular-0502-06-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/9/oficio-circular-0502-06-2021.pdf</t>
   </si>
   <si>
     <t>Ofício Circular 0502-06/2021</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/3/oficio008-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/3/oficio008-2021.pdf</t>
   </si>
   <si>
     <t>Ofício 008/2021</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/15/oficio-09-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/15/oficio-09-2021.pdf</t>
   </si>
   <si>
     <t>Indicativo dos vereadores Cícero do Cabana, Fernando Moura e Graciosa Carvalho</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/20/oficio-010-2021.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/20/oficio-010-2021.pdf</t>
   </si>
   <si>
     <t>Ofício de solicitação de informações a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/16/oficio-para-bancodonordeste.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/16/oficio-para-bancodonordeste.pdf</t>
   </si>
   <si>
     <t>Ofício da CMEV para o Banco do Nordeste</t>
   </si>
   <si>
-    <t>https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/19/oficio-indicacao-suplente-bnb.pdf</t>
+    <t>http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/19/oficio-indicacao-suplente-bnb.pdf</t>
   </si>
   <si>
     <t>Ofício da CMEV para o Banco do Nordeste INDICANDO O SUPLENTE</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Solicitação de indicação para composição Conselho Municipal dos Direitos da Mulher do Municipio de Elesbão Veloso.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ofício do Banco do Nordete solicitando indicação de membros para compor conselho da Ovinocaprinocultura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -676,68 +676,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/18/projeto-lei-001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_-_001-sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/10/av._benicio_alves_centro_n_359.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto-004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/26/projetodelei005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/27/projeto006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/30/projetodelei013-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/29/projetodelei018-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/1/fernandomoura-indicativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/2/cicerocabana-indicativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/11/graciosacarvalho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/12/graciosacarvalho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/25/emenda-01-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/32/emenda_substancial_substitutiva_ao_projeto_de_lei_complementar__-_018-2021.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/4/oficio-agricultura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/5/cmev-agricultura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/6/cmev-interlegis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/7/sme-cmev.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/8/cmev-para-sme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/9/oficio-circular-0502-06-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/3/oficio008-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/15/oficio-09-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/20/oficio-010-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/16/oficio-para-bancodonordeste.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/19/oficio-indicacao-suplente-bnb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/18/projeto-lei-001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_-_001-sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/10/av._benicio_alves_centro_n_359.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto-004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/26/projetodelei005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/27/projeto006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/30/projetodelei013-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/29/projetodelei018-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/1/fernandomoura-indicativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/2/cicerocabana-indicativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/11/graciosacarvalho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/12/graciosacarvalho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/25/emenda-01-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2022/32/emenda_substancial_substitutiva_ao_projeto_de_lei_complementar__-_018-2021.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/4/oficio-agricultura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/5/cmev-agricultura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/6/cmev-interlegis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/7/sme-cmev.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/8/cmev-para-sme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/9/oficio-circular-0502-06-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/3/oficio008-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/15/oficio-09-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/20/oficio-010-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/16/oficio-para-bancodonordeste.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/sapl/public/materialegislativa/2021/19/oficio-indicacao-suplente-bnb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.elesbaoveloso.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>